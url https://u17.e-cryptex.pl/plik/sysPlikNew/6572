--- v0 (2026-03-13)
+++ v1 (2026-08-25)
@@ -24,83 +24,84 @@
   <w:body>
     <w:p w14:paraId="636FF845" w14:textId="16309568" w:rsidR="00172153" w:rsidRDefault="00FB0C65">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>KWESTIONARIUSZ</w:t>
       </w:r>
       <w:r w:rsidR="00AA7481">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OSOBOWY</w:t>
       </w:r>
       <w:r w:rsidR="00A425DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk202272071"/>
       <w:r w:rsidR="00A425DD">
         <w:t>EGZAMIN NOTARIALNY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59945172" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblW w:w="10207" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1832"/>
+        <w:gridCol w:w="1979"/>
         <w:gridCol w:w="497"/>
         <w:gridCol w:w="1060"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="490"/>
-        <w:gridCol w:w="213"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="419"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="986"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="486"/>
         <w:gridCol w:w="2916"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172153" w14:paraId="2BD6B36F" w14:textId="77777777" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00172153" w14:paraId="2BD6B36F" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3389" w:type="dxa"/>
+            <w:tcW w:w="3536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="0"/>
           <w:p w14:paraId="2A056F36" w14:textId="122457E8" w:rsidR="00172153" w:rsidRPr="00F70ACD" w:rsidRDefault="00172153" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="440"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nr ewidencyjny</w:t>
             </w:r>
@@ -190,57 +191,57 @@
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imiona:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E94C1AB" w14:textId="77777777" w:rsidR="00172153" w:rsidRPr="00F70ACD" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A425DD" w14:paraId="49DA0D3C" w14:textId="18EBA792" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00A425DD" w14:paraId="49DA0D3C" w14:textId="18EBA792" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1832" w:type="dxa"/>
+            <w:tcW w:w="1979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66AE7BF8" w14:textId="4A41BBE6" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Data urodzenia: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED6C058" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD">
@@ -377,58 +378,58 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imię matki, nazwisko rodowe matki:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23883806" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00F70ACD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A425DD" w14:paraId="13DDD635" w14:textId="77777777" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00A425DD" w14:paraId="13DDD635" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="434876A7" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00F70ACD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="320"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazwisko panieńskie (dla mężatek): </w:t>
             </w:r>
@@ -447,58 +448,58 @@
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7BB618AE" w14:textId="36B68B21" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>W przypadku zmiany nazwiska, podać poprzednie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A425DD" w14:paraId="1030694D" w14:textId="1E6D144F" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00A425DD" w14:paraId="1030694D" w14:textId="1E6D144F" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4418E4B1" w14:textId="31189083" w:rsidR="004B767D" w:rsidRPr="00F70ACD" w:rsidRDefault="004B767D" w:rsidP="004B767D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obywatelstwo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D426190" w14:textId="0A0A398A" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00320D36">
             <w:pPr>
               <w:ind w:left="360"/>
@@ -574,111 +575,111 @@
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59B0ED32" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00CA0CA5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B767D" w14:paraId="459F8419" w14:textId="77777777" w:rsidTr="004B767D">
+      <w:tr w:rsidR="004B767D" w14:paraId="459F8419" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="53DB6FFD" w14:textId="0BDC695C" w:rsidR="004B767D" w:rsidRPr="00A425DD" w:rsidRDefault="004B767D" w:rsidP="004B767D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A425DD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Miejsce zameldowania (adres):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CF106D1" w14:textId="77777777" w:rsidR="004B767D" w:rsidRPr="004B767D" w:rsidRDefault="004B767D" w:rsidP="004B767D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="058EC587" w14:textId="77777777" w:rsidTr="00D12203">
+      <w:tr w:rsidR="00172153" w14:paraId="058EC587" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="2C44648C" w14:textId="3F644556" w:rsidR="00CD07AD" w:rsidRPr="00F70ACD" w:rsidRDefault="00617583" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A425DD" w:rsidRPr="00F70ACD">
@@ -692,306 +693,341 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56D223D4" w14:textId="77777777" w:rsidR="00172153" w:rsidRPr="00F70ACD" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56B5551B" w14:textId="77777777" w:rsidR="00172153" w:rsidRPr="00F70ACD" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A425DD" w14:paraId="0FDAF88C" w14:textId="43F92A3E" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00A425DD" w14:paraId="0FDAF88C" w14:textId="43F92A3E" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3887" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4941D916" w14:textId="2DBDB0AF" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
+          <w:p w14:paraId="4941D916" w14:textId="71018CCB" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00CF23E6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data ukończenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF23E6" w:rsidRPr="00CF23E6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wyższych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF23E6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>studiów</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF23E6" w:rsidRPr="00CF23E6">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawniczych</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data ukończenia studiów wyższych: </w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="230BFCF9" w14:textId="0E500D36" w:rsidR="00A425DD" w:rsidRDefault="009538DB" w:rsidP="009538DB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00A425DD" w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>__ __ - __ __ - __ __ __ __</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="610B710C" w14:textId="40A52500" w:rsidR="009538DB" w:rsidRPr="00F70ACD" w:rsidRDefault="009538DB" w:rsidP="009538DB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009538DB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">         (dzień – miesiąc – rok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0EFCB5E6" w14:textId="02D7B160" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  Nazwa uczelni:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="48D67772" w14:textId="3D0C7558" w:rsidR="00A425DD" w:rsidRPr="00A425DD" w:rsidRDefault="00A425DD" w:rsidP="00A425DD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ocena na dyplomie:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A425DD" w14:paraId="0083FDCA" w14:textId="77777777" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00A425DD" w14:paraId="0083FDCA" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3887" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="5E7DCAFB" w14:textId="6233BF76" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="420"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Forma studiów: stacjonarne/niestacjonarne:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AE0DAE6" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00E10D13">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F3A699E" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00E10D13">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2771" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7689B76D" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00A425DD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tytuł zawodowy:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0590EE08" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00A425DD" w:rsidRDefault="00A425DD" w:rsidP="00A425DD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="227"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0362EFAA" w14:textId="77777777" w:rsidR="00A425DD" w:rsidRPr="00F70ACD" w:rsidRDefault="00A425DD" w:rsidP="00E10D13">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF2B7DA" w14:textId="16201466" w:rsidR="00A425DD" w:rsidRPr="00A425DD" w:rsidRDefault="00A425DD" w:rsidP="00A425DD">
+          <w:p w14:paraId="3EF2B7DA" w14:textId="1C326206" w:rsidR="00A425DD" w:rsidRPr="00A425DD" w:rsidRDefault="00C549EE" w:rsidP="00A425DD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A425DD">
-[...4 lines deleted...]
-              <w:t>Tytuł naukowy:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stopień</w:t>
+            </w:r>
+            <w:r w:rsidR="00A425DD" w:rsidRPr="00A425DD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naukowy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8150A" w14:paraId="5107812A" w14:textId="77777777" w:rsidTr="00D12203">
+      <w:tr w:rsidR="00C8150A" w14:paraId="5107812A" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="7E384DA4" w14:textId="0BEBBE9D" w:rsidR="00C8150A" w:rsidRPr="00F70ACD" w:rsidRDefault="00851FC8" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -1095,57 +1131,57 @@
             </w:r>
             <w:r w:rsidR="004F2FBA" w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="007A1A35" w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="004F2FBA" w:rsidRPr="00F70ACD">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="0AC04FCA" w14:textId="77777777" w:rsidTr="00D12203">
+      <w:tr w:rsidR="00172153" w14:paraId="0AC04FCA" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="58172754" w14:textId="77777777" w:rsidR="004B767D" w:rsidRPr="004B767D" w:rsidRDefault="004B767D" w:rsidP="004B767D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27F31A60" w14:textId="10423C7C" w:rsidR="009F7A1A" w:rsidRPr="002B241E" w:rsidRDefault="006D761C" w:rsidP="004B767D">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="430"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1260,123 +1296,123 @@
             </w:r>
             <w:r w:rsidR="009F7A1A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
             <w:r w:rsidR="0030493F">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.........</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AF2AC14" w14:textId="77777777" w:rsidR="0030493F" w:rsidRPr="0030493F" w:rsidRDefault="0030493F" w:rsidP="0030493F">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="4D82BEBB" w14:textId="77777777" w:rsidTr="00F70ACD">
+      <w:tr w:rsidR="00172153" w14:paraId="4D82BEBB" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="0EC1A7AA" w14:textId="365697C5" w:rsidR="005649BE" w:rsidRPr="002B241E" w:rsidRDefault="00172153" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="408"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B241E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Zawód wykonywany:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3649EFD6" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153" w:rsidP="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="2EE804A5" w14:textId="77777777" w:rsidTr="00D12203">
+      <w:tr w:rsidR="00172153" w14:paraId="2EE804A5" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="2BDBEB8B" w14:textId="46FBF9D9" w:rsidR="00172153" w:rsidRPr="002B241E" w:rsidRDefault="00172153" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B241E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Przebieg dotychczasowej pracy zawodowej (wskazać wszystkie miejsca pracy i stanowiska od początku pracy zawodowej do chwili obecnej):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="2E03351B" w14:textId="77777777" w:rsidTr="00A425DD">
+      <w:tr w:rsidR="00172153" w14:paraId="2E03351B" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="2476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1606FCEB" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Okres (od – do)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="25218815" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1391,135 +1427,135 @@
               </w:rPr>
               <w:t>Nazwa i miejsce zakładu pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="126E56C3" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Stanowisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="3C0996F6" w14:textId="77777777" w:rsidTr="004B767D">
+      <w:tr w:rsidR="00172153" w14:paraId="3C0996F6" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1996"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:tcW w:w="2476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4C192479" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="61346779" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
           <w:p w14:paraId="69E151A6" w14:textId="77777777" w:rsidR="00F70ACD" w:rsidRDefault="00F70ACD"/>
           <w:p w14:paraId="0028EDCB" w14:textId="77777777" w:rsidR="00F70ACD" w:rsidRDefault="00F70ACD"/>
           <w:p w14:paraId="07D132C7" w14:textId="77777777" w:rsidR="00F70ACD" w:rsidRDefault="00F70ACD"/>
           <w:p w14:paraId="7B9923B9" w14:textId="77777777" w:rsidR="00F70ACD" w:rsidRDefault="00F70ACD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2916" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFC7462" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="4326FC41" w14:textId="77777777" w:rsidTr="00F70ACD">
+      <w:tr w:rsidR="00172153" w14:paraId="4326FC41" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="56F14085" w14:textId="2A4496FB" w:rsidR="00172153" w:rsidRPr="002B241E" w:rsidRDefault="00172153" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B241E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Dodatkowe zatrudnienie (zajęcie):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00451067" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7492E9F9" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="5E533813" w14:textId="77777777" w:rsidTr="00D12203">
+      <w:tr w:rsidR="00172153" w14:paraId="5E533813" w14:textId="77777777" w:rsidTr="00CF23E6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="49A82926" w14:textId="1653777A" w:rsidR="00172153" w:rsidRPr="002B241E" w:rsidRDefault="00172153" w:rsidP="002B241E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B241E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Karalność (czy był karany, za co, kiedy, na jaką karę i przez jaki sąd):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="533F60FC" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153" w:rsidP="00851FC8">
@@ -3488,138 +3524,144 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="375007826">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="370571201">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1850438402">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1256397861">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2000691941">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1670133439">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172153"/>
     <w:rsid w:val="00027A81"/>
     <w:rsid w:val="00087C05"/>
+    <w:rsid w:val="000A50AB"/>
+    <w:rsid w:val="000B33FC"/>
     <w:rsid w:val="00172153"/>
     <w:rsid w:val="002027A5"/>
     <w:rsid w:val="00217454"/>
     <w:rsid w:val="002B241E"/>
     <w:rsid w:val="002F2F63"/>
     <w:rsid w:val="0030493F"/>
     <w:rsid w:val="00320D36"/>
     <w:rsid w:val="003337F6"/>
     <w:rsid w:val="00335849"/>
     <w:rsid w:val="003961AA"/>
     <w:rsid w:val="003A4CB9"/>
     <w:rsid w:val="003B19D7"/>
     <w:rsid w:val="003B7017"/>
     <w:rsid w:val="00431E6D"/>
     <w:rsid w:val="004628B9"/>
     <w:rsid w:val="00480BF5"/>
     <w:rsid w:val="004A45CE"/>
     <w:rsid w:val="004B767D"/>
     <w:rsid w:val="004C4831"/>
     <w:rsid w:val="004E5931"/>
     <w:rsid w:val="004E5D7F"/>
     <w:rsid w:val="004F2FBA"/>
     <w:rsid w:val="00556BCA"/>
     <w:rsid w:val="005649BE"/>
     <w:rsid w:val="00576C98"/>
     <w:rsid w:val="00596E92"/>
     <w:rsid w:val="0059729E"/>
     <w:rsid w:val="005E32CA"/>
     <w:rsid w:val="00617583"/>
     <w:rsid w:val="0065067A"/>
     <w:rsid w:val="006A4446"/>
     <w:rsid w:val="006C329F"/>
     <w:rsid w:val="006D761C"/>
     <w:rsid w:val="00705799"/>
     <w:rsid w:val="00714502"/>
     <w:rsid w:val="007A1A35"/>
     <w:rsid w:val="007A3213"/>
     <w:rsid w:val="007B1044"/>
     <w:rsid w:val="007B2678"/>
     <w:rsid w:val="007B2B8F"/>
     <w:rsid w:val="00825294"/>
     <w:rsid w:val="00837264"/>
     <w:rsid w:val="00851FC8"/>
+    <w:rsid w:val="00862F0C"/>
     <w:rsid w:val="00865AEF"/>
     <w:rsid w:val="008C2F5F"/>
     <w:rsid w:val="008C66CB"/>
     <w:rsid w:val="00913D85"/>
+    <w:rsid w:val="009470CF"/>
     <w:rsid w:val="009538DB"/>
     <w:rsid w:val="009751B0"/>
     <w:rsid w:val="009B5B97"/>
     <w:rsid w:val="009F7A1A"/>
     <w:rsid w:val="00A36FA7"/>
     <w:rsid w:val="00A425DD"/>
     <w:rsid w:val="00A61D9E"/>
     <w:rsid w:val="00AA7481"/>
     <w:rsid w:val="00AB768D"/>
     <w:rsid w:val="00B46DE9"/>
     <w:rsid w:val="00B47006"/>
     <w:rsid w:val="00B93F64"/>
     <w:rsid w:val="00BF1E54"/>
     <w:rsid w:val="00C36FE2"/>
+    <w:rsid w:val="00C549EE"/>
     <w:rsid w:val="00C8150A"/>
     <w:rsid w:val="00CA0CA5"/>
     <w:rsid w:val="00CD07AD"/>
+    <w:rsid w:val="00CF23E6"/>
     <w:rsid w:val="00D12203"/>
     <w:rsid w:val="00D24DD5"/>
     <w:rsid w:val="00D62DBD"/>
     <w:rsid w:val="00E10D13"/>
     <w:rsid w:val="00E62079"/>
     <w:rsid w:val="00EB7E77"/>
     <w:rsid w:val="00ED37D5"/>
     <w:rsid w:val="00ED55BB"/>
     <w:rsid w:val="00F53839"/>
     <w:rsid w:val="00F70ACD"/>
     <w:rsid w:val="00FA2275"/>
     <w:rsid w:val="00FB0C65"/>
     <w:rsid w:val="00FB2B7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4500,70 +4542,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>2596</Characters>
+  <Words>402</Words>
+  <Characters>2418</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstwo Sprawiedliwości</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2801</CharactersWithSpaces>
+  <CharactersWithSpaces>2815</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>