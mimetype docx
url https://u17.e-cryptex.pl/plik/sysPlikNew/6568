--- v0 (2026-03-07)
+++ v1 (2026-08-24)
@@ -588,51 +588,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66618389" w14:textId="77777777" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="003D7B13" w:rsidP="003D7B13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46000233" w14:textId="3A27E937" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="003D7B13" w:rsidP="00A60C82">
+    <w:p w14:paraId="46000233" w14:textId="0BF2EFA7" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="003D7B13" w:rsidP="00A60C82">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zwracam się z </w:t>
       </w:r>
       <w:r w:rsidR="00B019AA" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wnioskiem </w:t>
       </w:r>
@@ -654,89 +654,89 @@
       </w:r>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00626F05" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">yznaczonego na dzień </w:t>
       </w:r>
       <w:r w:rsidR="00882262">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="003C22CE">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="0012759C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00626F05" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> września</w:t>
       </w:r>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00700B01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="003C22CE">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0012759C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096139CB" w14:textId="77777777" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="003D7B13" w:rsidP="00A60C82">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F2DD5C" w14:textId="77777777" w:rsidR="00B05F07" w:rsidRPr="00626F05" w:rsidRDefault="003229C8" w:rsidP="003D7B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1656,82 +1656,84 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1569683004">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="115683076">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1261765424">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1954752644">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F62EA"/>
     <w:rsid w:val="00012097"/>
+    <w:rsid w:val="0012759C"/>
     <w:rsid w:val="00150B55"/>
     <w:rsid w:val="00184F7C"/>
     <w:rsid w:val="002350D3"/>
     <w:rsid w:val="003229C8"/>
     <w:rsid w:val="003C22CE"/>
     <w:rsid w:val="003D7B13"/>
     <w:rsid w:val="003E6C4F"/>
     <w:rsid w:val="00447752"/>
     <w:rsid w:val="00492C0D"/>
     <w:rsid w:val="004D6E5A"/>
     <w:rsid w:val="004F62EA"/>
     <w:rsid w:val="00542BF7"/>
     <w:rsid w:val="00585FF8"/>
     <w:rsid w:val="00626F05"/>
     <w:rsid w:val="00643675"/>
     <w:rsid w:val="006530B4"/>
+    <w:rsid w:val="00654CE3"/>
     <w:rsid w:val="006C2B4E"/>
     <w:rsid w:val="00700B01"/>
     <w:rsid w:val="007B7DC1"/>
     <w:rsid w:val="00882262"/>
     <w:rsid w:val="00914F6C"/>
     <w:rsid w:val="00A5563E"/>
     <w:rsid w:val="00A60C82"/>
     <w:rsid w:val="00A703F9"/>
     <w:rsid w:val="00AE43C9"/>
     <w:rsid w:val="00AE5288"/>
     <w:rsid w:val="00B019AA"/>
     <w:rsid w:val="00B05F07"/>
     <w:rsid w:val="00B45F22"/>
     <w:rsid w:val="00BC1E9F"/>
     <w:rsid w:val="00CA1C90"/>
     <w:rsid w:val="00CF4C5E"/>
     <w:rsid w:val="00E04E51"/>
     <w:rsid w:val="00E66314"/>
     <w:rsid w:val="00F05AF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>