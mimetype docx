--- v0 (2026-03-07)
+++ v1 (2026-08-24)
@@ -2,105 +2,99 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1F15EEBF" w14:textId="5CD5BD5A" w:rsidR="00FB0C65" w:rsidRDefault="00FB0C65" w:rsidP="003C6600"/>
-    <w:p w14:paraId="575723EC" w14:textId="60133B45" w:rsidR="00531395" w:rsidRDefault="00FB0C65" w:rsidP="00531395">
+    <w:p w14:paraId="575723EC" w14:textId="0D75E3F9" w:rsidR="00531395" w:rsidRDefault="00ED490F" w:rsidP="00531395">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>KWESTIONARIUSZ</w:t>
-[...5 lines deleted...]
-        <w:t>OSOBOWY</w:t>
+        <w:t>KWESTIONARIUSZ OSOBOWY</w:t>
       </w:r>
       <w:r w:rsidR="00531395">
         <w:t xml:space="preserve"> EGZAMIN WSTĘPNY NA APLIKACJĘ NOTARIALNĄ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4509E85B" w14:textId="77777777" w:rsidR="00531395" w:rsidRDefault="00531395" w:rsidP="00531395"/>
     <w:p w14:paraId="46D491C0" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="2267"/>
         <w:gridCol w:w="633"/>
         <w:gridCol w:w="928"/>
-        <w:gridCol w:w="565"/>
-        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1203"/>
         <w:gridCol w:w="214"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="61"/>
         <w:gridCol w:w="3199"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172153" w14:paraId="7E0C24EC" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="7E0C24EC" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4E214C9C" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153" w:rsidP="001134AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="284" w:hanging="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB284A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nr ewidencyjny</w:t>
             </w:r>
             <w:r w:rsidR="00FB284A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -108,51 +102,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PESEL:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B4E186E" w14:textId="77777777" w:rsidR="003C6600" w:rsidRDefault="003C6600" w:rsidP="003C6600">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E5EC11C" w14:textId="3B501B10" w:rsidR="003C6600" w:rsidRPr="002503D2" w:rsidRDefault="003C6600" w:rsidP="003C6600">
             <w:pPr>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="06F146D9" w14:textId="02BA0DD8" w:rsidR="00172153" w:rsidRPr="002503D2" w:rsidRDefault="00172153" w:rsidP="001134AD">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="285"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nazwisko:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -166,122 +160,122 @@
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="213"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Imiona:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EDCF767" w14:textId="3D2C57F2" w:rsidR="002503D2" w:rsidRPr="002503D2" w:rsidRDefault="002503D2" w:rsidP="002503D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531395" w14:paraId="7E4D7161" w14:textId="5812D7BD" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00531395" w14:paraId="7E4D7161" w14:textId="5812D7BD" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="2267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F17157" w14:textId="5AD64E6A" w:rsidR="00531395" w:rsidRDefault="00531395" w:rsidP="00774F6E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="284"/>
               </w:tabs>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Data urodzenia: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7395D6F7" w14:textId="77777777" w:rsidR="00531395" w:rsidRDefault="00531395">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="1E859A43" w14:textId="7E6B2EAE" w:rsidR="00531395" w:rsidRPr="002A2676" w:rsidRDefault="00531395" w:rsidP="003C6600">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Miejsce urodzenia</w:t>
             </w:r>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4FB5DC32" w14:textId="23F4B1CC" w:rsidR="00531395" w:rsidRDefault="00531395" w:rsidP="005E32CA">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="213"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Płeć</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -326,58 +320,58 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="65EB4540" w14:textId="3870577B" w:rsidR="00531395" w:rsidRPr="002A2676" w:rsidRDefault="00531395" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Imię matki, nazwisko rodowe matki</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B7BBB" w14:paraId="2FE6F98A" w14:textId="2B61B024" w:rsidTr="001134AD">
+      <w:tr w:rsidR="000B7BBB" w14:paraId="2FE6F98A" w14:textId="2B61B024" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5031" w:type="dxa"/>
+            <w:tcW w:w="5456" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="04A92EDE" w14:textId="0D618D57" w:rsidR="000B7BBB" w:rsidRPr="002A2676" w:rsidRDefault="000B7BBB" w:rsidP="001134AD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="359" w:hanging="359"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nazwisko panieńskie (dla mężatek):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="071446A6" w14:textId="77777777" w:rsidR="000B7BBB" w:rsidRDefault="000B7BBB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -395,57 +389,57 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>W przypadku zmiany nazwiska, podać poprzednie:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DAF2434" w14:textId="77777777" w:rsidR="000B7BBB" w:rsidRDefault="000B7BBB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002503D2" w14:paraId="6411E7FF" w14:textId="7A559588" w:rsidTr="001134AD">
+      <w:tr w:rsidR="002503D2" w14:paraId="6411E7FF" w14:textId="7A559588" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcW w:w="3828" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2D579CC4" w14:textId="1EA8CC56" w:rsidR="002503D2" w:rsidRPr="002A2676" w:rsidRDefault="001134AD" w:rsidP="001134AD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="66" w:hanging="66"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Obywatelstwo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1525CAAC" w14:textId="77777777" w:rsidR="002503D2" w:rsidRDefault="002503D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -541,171 +535,170 @@
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="405674F9" w14:textId="77777777" w:rsidR="002503D2" w:rsidRDefault="002503D2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001134AD" w14:paraId="13DF42ED" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="001134AD" w14:paraId="13DF42ED" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="4F0C6F20" w14:textId="77777777" w:rsidR="001134AD" w:rsidRPr="002A2676" w:rsidRDefault="001134AD" w:rsidP="00774F6E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="217" w:hanging="217"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Miejsce zameldowania (adres) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEE6681" w14:textId="77777777" w:rsidR="001134AD" w:rsidRPr="001134AD" w:rsidRDefault="001134AD" w:rsidP="001134AD">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="0CCE1FF4" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="0CCE1FF4" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="1DFE0572" w14:textId="1DF76636" w:rsidR="00CD07AD" w:rsidRPr="002A2676" w:rsidRDefault="0035173B" w:rsidP="00774F6E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Adres do korespondencji: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="352397CB" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3183151F" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF0468" w14:paraId="76854B2F" w14:textId="68EA9DCD" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00AF0468" w14:paraId="76854B2F" w14:textId="68EA9DCD" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5B941ACF" w14:textId="60ABD5AD" w:rsidR="002503D2" w:rsidRDefault="002503D2" w:rsidP="00774F6E">
+          <w:p w14:paraId="5B941ACF" w14:textId="334C64E5" w:rsidR="002503D2" w:rsidRDefault="002503D2" w:rsidP="00F00FE4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="16"/>
               </w:numPr>
-              <w:ind w:left="77" w:hanging="77"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">        </w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F00FE4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Data ukończenia wyższych</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00FE4" w:rsidRPr="00F00FE4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> studiów</w:t>
+            </w:r>
+            <w:r w:rsidR="00F00FE4" w:rsidRPr="00F00FE4">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prawniczych</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="241157ED" w14:textId="77777777" w:rsidR="000B7BBB" w:rsidRPr="000B7BBB" w:rsidRDefault="000B7BBB" w:rsidP="000B7BBB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="77"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F69ADA9" w14:textId="77777777" w:rsidR="00AF0468" w:rsidRDefault="002503D2" w:rsidP="002503D2">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -715,51 +708,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>__ __ - __ __ - __ __ __ __</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="461D8BB4" w14:textId="44545048" w:rsidR="003C6600" w:rsidRDefault="003C6600" w:rsidP="000B7BBB">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(dzień – miesiąc – rok)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="12041E46" w14:textId="0FC722AE" w:rsidR="002503D2" w:rsidRPr="002A2676" w:rsidRDefault="002503D2" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nazwa uczelni:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32110B87" w14:textId="624A3CF1" w:rsidR="00AF0468" w:rsidRPr="00AF0468" w:rsidRDefault="00AF0468">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -771,159 +764,165 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BB4AD86" w14:textId="57885EAA" w:rsidR="00AF0468" w:rsidRPr="002A2676" w:rsidRDefault="00AF0468" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocena na dyplomie </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF0468" w14:paraId="37004250" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00AF0468" w14:paraId="37004250" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3968" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5561CA7A" w14:textId="38164103" w:rsidR="00AF0468" w:rsidRPr="002A2676" w:rsidRDefault="00AF0468" w:rsidP="00774F6E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="427" w:hanging="427"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Forma studiów: stacjonarna/niestacjonarna</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23A17BC5" w14:textId="77777777" w:rsidR="00AF0468" w:rsidRDefault="00AF0468" w:rsidP="00E10D13">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="093247F7" w14:textId="77777777" w:rsidR="00AF0468" w:rsidRPr="002A2676" w:rsidRDefault="00AF0468" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tytuł zawodowy:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CFC6AA9" w14:textId="77777777" w:rsidR="00AF0468" w:rsidRDefault="00AF0468">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DBED4F3" w14:textId="77777777" w:rsidR="00AF0468" w:rsidRDefault="00AF0468" w:rsidP="00E10D13">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0515F90E" w14:textId="2D1AF1E6" w:rsidR="00AF0468" w:rsidRPr="002A2676" w:rsidRDefault="00AF0468" w:rsidP="002A2676">
+          <w:p w14:paraId="0515F90E" w14:textId="2C72FC30" w:rsidR="00AF0468" w:rsidRPr="002A2676" w:rsidRDefault="00ED7597" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A2676">
-[...3 lines deleted...]
-              <w:t>Tytuł naukowy:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Stopień</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0468" w:rsidRPr="002A2676">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> naukowy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C8150A" w14:paraId="10B46194" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00C8150A" w14:paraId="10B46194" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="12C7A93E" w14:textId="7A24E11C" w:rsidR="00C8150A" w:rsidRPr="001134AD" w:rsidRDefault="004F2FBA" w:rsidP="001134AD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Przystąpienie do</w:t>
             </w:r>
             <w:r w:rsidR="00C8150A" w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> egzamin</w:t>
@@ -988,58 +987,58 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>który)</w:t>
             </w:r>
             <w:r w:rsidR="001134AD">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>……………………..</w:t>
             </w:r>
             <w:r w:rsidR="00480BF5" w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="140578B7" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="140578B7" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="7550C9AE" w14:textId="77777777" w:rsidR="00945FB4" w:rsidRPr="00945FB4" w:rsidRDefault="001134AD" w:rsidP="00945FB4">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:ind w:left="502"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945FB4">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E536BF3" w14:textId="556A97DD" w:rsidR="009F7A1A" w:rsidRPr="001134AD" w:rsidRDefault="006D761C" w:rsidP="001134AD">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -1129,119 +1128,119 @@
             </w:r>
             <w:r w:rsidR="002F2F63" w:rsidRPr="001134AD">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3983E56E" w14:textId="15158474" w:rsidR="00D62DBD" w:rsidRDefault="009F7A1A" w:rsidP="001134AD">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="284"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>zdany egzamin .....................................................................  z wynikiem .........................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="56851F7C" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="56851F7C" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="30F4D076" w14:textId="31A45F1A" w:rsidR="005649BE" w:rsidRPr="002A2676" w:rsidRDefault="00172153" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zawód wykonywany:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AEDF963" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153" w:rsidP="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="76B52A60" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="76B52A60" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="4C15ADB1" w14:textId="0E3C90BB" w:rsidR="00172153" w:rsidRPr="002A2676" w:rsidRDefault="00172153" w:rsidP="002A2676">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A2676">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Przebieg dotychczasowej pracy zawodowej (wskazać wszystkie miejsca pracy i stanowiska od początku pracy zawodowej do chwili obecnej):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="5F461F49" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="5F461F49" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F27A53B" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Okres (od – do)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="4EFA81C1" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1256,129 +1255,129 @@
               </w:rPr>
               <w:t>Nazwa i miejsce zakładu pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B50A13A" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Stanowisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="76A24E3F" w14:textId="77777777" w:rsidTr="00945FB4">
+      <w:tr w:rsidR="00172153" w14:paraId="76A24E3F" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2475" w:type="dxa"/>
+            <w:tcW w:w="2900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="202B1F0B" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4816" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="3152B593" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3199" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D0C944E" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="51517DD8" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="51517DD8" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="4BA0C5E4" w14:textId="462FAE25" w:rsidR="00172153" w:rsidRPr="000B7BBB" w:rsidRDefault="00172153" w:rsidP="00774F6E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7BBB">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dodatkowe zatrudnienie (zajęcie):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71D4912B" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02D21A8E" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172153" w14:paraId="6F31E8A3" w14:textId="77777777" w:rsidTr="001134AD">
+      <w:tr w:rsidR="00172153" w14:paraId="6F31E8A3" w14:textId="77777777" w:rsidTr="00F00FE4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
           <w:p w14:paraId="3E55B385" w14:textId="2044CF32" w:rsidR="00172153" w:rsidRPr="000B7BBB" w:rsidRDefault="00172153" w:rsidP="00774F6E">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7BBB">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Karalność (czy był karany, za co, kiedy, na jaką karę i przez jaki sąd):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78D4BCF2" w14:textId="77777777" w:rsidR="00172153" w:rsidRDefault="00172153">
             <w:pPr>
               <w:numPr>
@@ -2761,56 +2760,73 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1987471747">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1670133439">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2029528411">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="584848498">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1028215301">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1360469420">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1466775370">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="741877608">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="16" w16cid:durableId="61831777">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:ind w:left="340" w:hanging="283"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172153"/>
     <w:rsid w:val="00081FE1"/>
     <w:rsid w:val="00087C05"/>
     <w:rsid w:val="000B7BBB"/>
     <w:rsid w:val="000C79CA"/>
@@ -2828,90 +2844,97 @@
     <w:rsid w:val="002A2676"/>
     <w:rsid w:val="002F2F63"/>
     <w:rsid w:val="00320D36"/>
     <w:rsid w:val="003337F6"/>
     <w:rsid w:val="00335849"/>
     <w:rsid w:val="00350603"/>
     <w:rsid w:val="0035173B"/>
     <w:rsid w:val="003961AA"/>
     <w:rsid w:val="003A4CB9"/>
     <w:rsid w:val="003B7017"/>
     <w:rsid w:val="003C6600"/>
     <w:rsid w:val="004025EF"/>
     <w:rsid w:val="00472ECF"/>
     <w:rsid w:val="00480BF5"/>
     <w:rsid w:val="00492C0D"/>
     <w:rsid w:val="004A45CE"/>
     <w:rsid w:val="004F2FBA"/>
     <w:rsid w:val="00531395"/>
     <w:rsid w:val="00531E9F"/>
     <w:rsid w:val="00542BF7"/>
     <w:rsid w:val="005649BE"/>
     <w:rsid w:val="00574B40"/>
     <w:rsid w:val="00576C98"/>
     <w:rsid w:val="00596E92"/>
     <w:rsid w:val="0059729E"/>
+    <w:rsid w:val="005D05B6"/>
     <w:rsid w:val="005E32CA"/>
     <w:rsid w:val="00680036"/>
     <w:rsid w:val="006D761C"/>
     <w:rsid w:val="006E674F"/>
     <w:rsid w:val="00714502"/>
     <w:rsid w:val="00774F6E"/>
     <w:rsid w:val="007B1044"/>
     <w:rsid w:val="007B2678"/>
     <w:rsid w:val="007F1988"/>
     <w:rsid w:val="008014B6"/>
     <w:rsid w:val="00810A6D"/>
     <w:rsid w:val="00812B5F"/>
     <w:rsid w:val="00844C73"/>
     <w:rsid w:val="0085172F"/>
     <w:rsid w:val="00865AEF"/>
     <w:rsid w:val="00913D85"/>
     <w:rsid w:val="00917361"/>
+    <w:rsid w:val="00925A7C"/>
     <w:rsid w:val="00934318"/>
     <w:rsid w:val="00945FB4"/>
     <w:rsid w:val="009751B0"/>
     <w:rsid w:val="009B5B97"/>
     <w:rsid w:val="009F7A1A"/>
     <w:rsid w:val="00A36FA7"/>
     <w:rsid w:val="00A65752"/>
     <w:rsid w:val="00A73956"/>
     <w:rsid w:val="00AB5A29"/>
     <w:rsid w:val="00AB768D"/>
     <w:rsid w:val="00AF0468"/>
     <w:rsid w:val="00B47006"/>
     <w:rsid w:val="00B93F64"/>
+    <w:rsid w:val="00C400E3"/>
     <w:rsid w:val="00C8150A"/>
     <w:rsid w:val="00CD07AD"/>
     <w:rsid w:val="00D24DD5"/>
     <w:rsid w:val="00D62DBD"/>
     <w:rsid w:val="00DC63B9"/>
     <w:rsid w:val="00E10D13"/>
     <w:rsid w:val="00E11D84"/>
+    <w:rsid w:val="00E82C6A"/>
     <w:rsid w:val="00E93475"/>
     <w:rsid w:val="00EB7E77"/>
+    <w:rsid w:val="00ED490F"/>
     <w:rsid w:val="00ED55BB"/>
+    <w:rsid w:val="00ED7597"/>
+    <w:rsid w:val="00F00FE4"/>
     <w:rsid w:val="00F46D19"/>
     <w:rsid w:val="00FB0C65"/>
     <w:rsid w:val="00FB284A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3848,69 +3871,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F417FA-02FE-45A2-A6C5-DE8C9719CD37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>216</Words>
-  <Characters>2612</Characters>
+  <Words>404</Words>
+  <Characters>2428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstwo Sprawiedliwości</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2823</CharactersWithSpaces>
+  <CharactersWithSpaces>2827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Użytkownik</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>