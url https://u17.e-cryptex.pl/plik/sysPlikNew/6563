--- v0 (2026-03-13)
+++ v1 (2026-08-25)
@@ -572,51 +572,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D70754B" w14:textId="77777777" w:rsidR="003D7B13" w:rsidRPr="00347B04" w:rsidRDefault="003D7B13" w:rsidP="003D7B13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E506BA7" w14:textId="0526348F" w:rsidR="003D7B13" w:rsidRPr="00347B04" w:rsidRDefault="005F39A3" w:rsidP="00A60C82">
+    <w:p w14:paraId="2E506BA7" w14:textId="01166453" w:rsidR="003D7B13" w:rsidRPr="00347B04" w:rsidRDefault="005F39A3" w:rsidP="00A60C82">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Na podstawie art. </w:t>
       </w:r>
       <w:r w:rsidR="00347B04" w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
@@ -630,225 +630,227 @@
       </w:r>
       <w:r w:rsidR="00347B04" w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">§ </w:t>
       </w:r>
       <w:r w:rsidR="005F1156">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00347B04" w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
-      <w:r w:rsidR="00327F07" w:rsidRPr="00327F07">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00327F07" w:rsidRPr="009B083B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>(wpisać właściwą podstawę prawną)</w:t>
       </w:r>
+      <w:r w:rsidR="00347B04" w:rsidRPr="009B083B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ustawy z d</w:t>
+      </w:r>
       <w:r w:rsidR="00347B04" w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>nia 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00327F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00347B04" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lutego 1991 roku Prawo o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>notariacie z</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B13" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wracam się z </w:t>
+      </w:r>
+      <w:r w:rsidR="00B019AA" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wnioskiem </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B13" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o dopuszczenie mnie do egzaminu notarialn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidR="00626F05" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B13" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidR="00626F05" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yznaczonego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w dniach </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00626F05" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> września</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B13" w:rsidRPr="00347B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00347B04">
-[...142 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00945E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00C11573">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="009B083B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003D7B13" w:rsidRPr="00347B04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3EC25A" w14:textId="77777777" w:rsidR="003D7B13" w:rsidRPr="00347B04" w:rsidRDefault="003D7B13" w:rsidP="00A60C82">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B2EAFC" w14:textId="77777777" w:rsidR="00B05F07" w:rsidRPr="00347B04" w:rsidRDefault="00B05F07" w:rsidP="003D7B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1708,90 +1710,92 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="902327712">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1844853846">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1909222653">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F62EA"/>
     <w:rsid w:val="00012097"/>
     <w:rsid w:val="00037CBF"/>
+    <w:rsid w:val="000B33FC"/>
     <w:rsid w:val="000D02E3"/>
     <w:rsid w:val="001F185F"/>
     <w:rsid w:val="002350D3"/>
     <w:rsid w:val="003130A5"/>
     <w:rsid w:val="00327F07"/>
     <w:rsid w:val="00347B04"/>
     <w:rsid w:val="003D7B13"/>
     <w:rsid w:val="00447752"/>
     <w:rsid w:val="004D6E5A"/>
     <w:rsid w:val="004F62EA"/>
     <w:rsid w:val="00542BF7"/>
     <w:rsid w:val="00585FF8"/>
     <w:rsid w:val="005F1156"/>
     <w:rsid w:val="005F39A3"/>
     <w:rsid w:val="00626F05"/>
     <w:rsid w:val="00643675"/>
     <w:rsid w:val="00650079"/>
     <w:rsid w:val="006C2B4E"/>
     <w:rsid w:val="006E2629"/>
     <w:rsid w:val="006F717D"/>
     <w:rsid w:val="007B7DC1"/>
     <w:rsid w:val="00810A6D"/>
     <w:rsid w:val="00945E97"/>
+    <w:rsid w:val="009B083B"/>
     <w:rsid w:val="00A32C30"/>
     <w:rsid w:val="00A60C82"/>
     <w:rsid w:val="00A703F9"/>
     <w:rsid w:val="00A95716"/>
     <w:rsid w:val="00AE43C9"/>
     <w:rsid w:val="00AE5288"/>
     <w:rsid w:val="00B019AA"/>
     <w:rsid w:val="00B05F07"/>
     <w:rsid w:val="00B25256"/>
     <w:rsid w:val="00C11573"/>
     <w:rsid w:val="00C26192"/>
     <w:rsid w:val="00CA1C90"/>
     <w:rsid w:val="00CF40A2"/>
     <w:rsid w:val="00CF4C5E"/>
     <w:rsid w:val="00ED6027"/>
     <w:rsid w:val="00F05AF6"/>
     <w:rsid w:val="00FB3BE2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>