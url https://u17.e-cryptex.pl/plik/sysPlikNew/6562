--- v0 (2026-03-13)
+++ v1 (2026-08-25)
@@ -1,50 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="561129E6" w14:textId="77777777" w:rsidR="00A703F9" w:rsidRPr="00626F05" w:rsidRDefault="00626F05" w:rsidP="00626F05">
+    <w:p w14:paraId="53F038CB" w14:textId="77777777" w:rsidR="00932B1C" w:rsidRDefault="00932B1C" w:rsidP="00626F05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="561129E6" w14:textId="643EAFEE" w:rsidR="00A703F9" w:rsidRPr="00626F05" w:rsidRDefault="00626F05" w:rsidP="00626F05">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B813C89" w14:textId="77777777" w:rsidR="007B7DC1" w:rsidRPr="00626F05" w:rsidRDefault="007B7DC1" w:rsidP="009B4523">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5664" w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -667,51 +678,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C99A74C" w14:textId="77777777" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="003D7B13" w:rsidP="003D7B13">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WNIOSEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB3E48E" w14:textId="25D4143D" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="005F39A3" w:rsidP="00A60C82">
+    <w:p w14:paraId="0DB3E48E" w14:textId="10D2060C" w:rsidR="003D7B13" w:rsidRPr="00626F05" w:rsidRDefault="005F39A3" w:rsidP="00A60C82">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podstawie art. 74 § 2 ustawy z dnia 14 lutego 1991 roku Prawo o notariacie z</w:t>
       </w:r>
       <w:r w:rsidR="003D7B13" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">wracam się z </w:t>
       </w:r>
@@ -805,57 +816,57 @@
       </w:r>
       <w:r w:rsidR="00626F05" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>września</w:t>
       </w:r>
       <w:r w:rsidR="003D7B13" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F849CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002F68E7">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00932B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003D7B13" w:rsidRPr="00626F05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4953DC2D" w14:textId="77777777" w:rsidR="00B05F07" w:rsidRPr="00626F05" w:rsidRDefault="00B05F07" w:rsidP="003D7B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313273DB" w14:textId="3902E4FC" w:rsidR="00B05F07" w:rsidRPr="00626F05" w:rsidRDefault="006F3F69" w:rsidP="003D7B13">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1423,91 +1434,93 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="241918986">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="750807991">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="523330661">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F62EA"/>
     <w:rsid w:val="00012097"/>
+    <w:rsid w:val="000B33FC"/>
     <w:rsid w:val="002350D3"/>
     <w:rsid w:val="002D4468"/>
     <w:rsid w:val="002F68E7"/>
     <w:rsid w:val="003D7B13"/>
     <w:rsid w:val="003E6B7A"/>
     <w:rsid w:val="003F6D9C"/>
     <w:rsid w:val="0044021D"/>
     <w:rsid w:val="00447752"/>
     <w:rsid w:val="004D6E5A"/>
     <w:rsid w:val="004F62EA"/>
     <w:rsid w:val="00500D03"/>
     <w:rsid w:val="00542BF7"/>
     <w:rsid w:val="00585FF8"/>
     <w:rsid w:val="005D67FF"/>
     <w:rsid w:val="005F39A3"/>
     <w:rsid w:val="00626F05"/>
     <w:rsid w:val="00643675"/>
     <w:rsid w:val="006C2B4E"/>
     <w:rsid w:val="006D309F"/>
     <w:rsid w:val="006F3F69"/>
     <w:rsid w:val="00714D6E"/>
     <w:rsid w:val="007B7DC1"/>
     <w:rsid w:val="00810A6D"/>
     <w:rsid w:val="008D19EB"/>
     <w:rsid w:val="008F0801"/>
+    <w:rsid w:val="00932B1C"/>
     <w:rsid w:val="009B4523"/>
     <w:rsid w:val="00A60C82"/>
     <w:rsid w:val="00A703F9"/>
     <w:rsid w:val="00AE43C9"/>
     <w:rsid w:val="00AE5288"/>
     <w:rsid w:val="00B019AA"/>
     <w:rsid w:val="00B05F07"/>
     <w:rsid w:val="00CA1C90"/>
     <w:rsid w:val="00CB378E"/>
     <w:rsid w:val="00CF4C5E"/>
     <w:rsid w:val="00DA4B69"/>
     <w:rsid w:val="00F05AF6"/>
     <w:rsid w:val="00F849CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2250,67 +2263,67 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>129</Words>
-  <Characters>776</Characters>
+  <Characters>777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>………………………………</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>904</CharactersWithSpaces>
+  <CharactersWithSpaces>905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>………………………………</dc:title>
   <dc:subject/>
   <dc:creator>Admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>