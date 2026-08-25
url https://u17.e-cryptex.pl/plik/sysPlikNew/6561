--- v0 (2026-03-13)
+++ v1 (2026-08-25)
@@ -416,73 +416,89 @@
       <w:r w:rsidR="009347CC" w:rsidRPr="00A9455B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: pl. św. Macieja 21/2B, 50-244 Wrocław, </w:t>
       </w:r>
       <w:r w:rsidR="001B3592">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r w:rsidR="009347CC" w:rsidRPr="00A9455B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: rin@wroclaw.notariat.info.pl;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDA708F" w14:textId="1A063577" w:rsidR="009347CC" w:rsidRPr="00A9455B" w:rsidRDefault="009347CC" w:rsidP="00BC6CF5">
+    <w:p w14:paraId="4BDA708F" w14:textId="337A7D52" w:rsidR="009347CC" w:rsidRPr="00A9455B" w:rsidRDefault="009347CC" w:rsidP="00BC6CF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="278" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pani/Pana dane osobowe przetwarzane będą w celu przeprowadzenia egzaminu notarialnego  zgodnie z przepisami </w:t>
+        <w:t>Pani/Pana dane osobowe przetwarzane będą w celu przeprowadzenia egzaminu notarialnego  zgodnie z</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA45D1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9455B">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przepisami </w:t>
       </w:r>
       <w:r w:rsidR="00BC6CF5" w:rsidRPr="00A9455B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ustawy Prawo o notariacie </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">i art. 6 ust.1 lit. a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -511,79 +527,101 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="009347CC" w:rsidRPr="00A9455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">odanie przez Panią/Pana danych osobowych jest dobrowolne, lecz niezbędne w celu przystąpienia do egzaminu notarialnego; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E69886D" w14:textId="77777777" w:rsidR="009347CC" w:rsidRPr="00A9455B" w:rsidRDefault="009347CC" w:rsidP="001548FB">
+    <w:p w14:paraId="6E69886D" w14:textId="48E58591" w:rsidR="009347CC" w:rsidRPr="00A9455B" w:rsidRDefault="009347CC" w:rsidP="001548FB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="278" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>Pani/Pana dane osobowe mogą zostać udostępnione wyłącznie podmiotom i organom upoważnionym na podstawie przepisów prawa; poza tymi przypadkami dane nie będą udostępniane podmiotom trzecim i nie będą przekazywane do państwa trzeciego ani organizacji międzynarodowej;</w:t>
+        <w:t>Pani/Pana dane osobowe mogą zostać udostępnione wyłącznie podmiotom i organom upoważnionym na podstawie przepisów prawa; poza tymi przypadkami dane nie będą udostępniane podmiotom trzecim i</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA45D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9455B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS"/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>nie będą przekazywane do państwa trzeciego ani organizacji międzynarodowej;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A3AD64" w14:textId="77777777" w:rsidR="009347CC" w:rsidRPr="00A9455B" w:rsidRDefault="009347CC" w:rsidP="007118FD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9455B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -929,74 +967,74 @@
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-ItalicMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B782AE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F44A7E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1228,101 +1266,104 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="LE_Links" w:val="{6A559757-FB1A-4C5F-911B-FBA0CF54D594}"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00660E62"/>
+    <w:rsid w:val="000B33FC"/>
     <w:rsid w:val="000F1B38"/>
     <w:rsid w:val="001548FB"/>
     <w:rsid w:val="00184A28"/>
     <w:rsid w:val="0019500A"/>
     <w:rsid w:val="001B3592"/>
     <w:rsid w:val="001D4C0B"/>
     <w:rsid w:val="0024194D"/>
     <w:rsid w:val="002B3366"/>
     <w:rsid w:val="002C5434"/>
     <w:rsid w:val="00455FA5"/>
     <w:rsid w:val="00461CB7"/>
     <w:rsid w:val="00466B9E"/>
     <w:rsid w:val="0048222F"/>
     <w:rsid w:val="005026F8"/>
     <w:rsid w:val="00587BBB"/>
     <w:rsid w:val="00593B22"/>
     <w:rsid w:val="00634236"/>
     <w:rsid w:val="00660E62"/>
     <w:rsid w:val="006E60F7"/>
     <w:rsid w:val="007118FD"/>
     <w:rsid w:val="009347CC"/>
     <w:rsid w:val="00971AFF"/>
     <w:rsid w:val="00982502"/>
     <w:rsid w:val="009D734D"/>
     <w:rsid w:val="009F1020"/>
     <w:rsid w:val="00A30C4C"/>
     <w:rsid w:val="00A9455B"/>
     <w:rsid w:val="00AF3CC6"/>
     <w:rsid w:val="00AF7477"/>
     <w:rsid w:val="00B116AA"/>
     <w:rsid w:val="00BC6CF5"/>
     <w:rsid w:val="00C1323E"/>
     <w:rsid w:val="00EA0A75"/>
+    <w:rsid w:val="00FA45D1"/>
+    <w:rsid w:val="00FD7C94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2073,70 +2114,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>358</Words>
-  <Characters>2345</Characters>
+  <Words>386</Words>
+  <Characters>2317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Wrocław, dnia ……………………</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SA WROCLAW</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2698</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Wrocław, dnia ……………………</dc:title>
   <dc:subject/>
-  <dc:creator>Lamparska Małgorzata</dc:creator>
+  <dc:creator>RIN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>